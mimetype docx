--- v0 (2026-04-29)
+++ v1 (2026-11-05)
@@ -430,51 +430,51 @@
     <w:p w:rsidR="00B31E94" w:rsidRPr="008A6465" w:rsidRDefault="00B31E94" w:rsidP="00B31E94">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B31E94" w:rsidRPr="008A6465" w:rsidRDefault="00B31E94" w:rsidP="00B31E94">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008A6465">
         <w:t>1. Предмет соглашения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B31E94" w:rsidRPr="008A6465" w:rsidRDefault="00B31E94" w:rsidP="00B31E94">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008A6465">
-        <w:t>Предметом настоящего соглашения является взаимодействие сторон                         в целях обеспечения информационно-аналитической поддержки проведения процедуры оценки регулирующего воздействия проектов муниципальных                     нормативных правовых актов</w:t>
+        <w:t>Предметом настоящего соглашения является взаимодействие сторон                         в целях обеспечения информационно-аналитической поддержки проведения процедур оценки регулирующего воздействия проектов муниципальных                     нормативных правовых актов</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A6465">
         <w:t xml:space="preserve">и оценки применения обязательных требований муниципальных нормативных правовых актов. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B31E94" w:rsidRPr="008A6465" w:rsidRDefault="00B31E94" w:rsidP="00B31E94">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B31E94" w:rsidRPr="008A6465" w:rsidRDefault="00B31E94" w:rsidP="00B31E94">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008A6465">
         <w:t>2. Обязанности сторон.</w:t>
@@ -1101,158 +1101,137 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A6465">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Организация:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B31E94" w:rsidRPr="00B201F8" w:rsidTr="00B97A56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B31E94" w:rsidRPr="008A6465" w:rsidRDefault="00B31E94" w:rsidP="00B97A56">
+          <w:p w:rsidR="009E5A77" w:rsidRDefault="00B31E94" w:rsidP="00B97A56">
             <w:pPr>
               <w:ind w:left="28"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A6465">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>628408, Тюменская область, ХМАО – Югра, г. Сургут, ул. Энгельса, 8</w:t>
+              <w:t>6284</w:t>
+            </w:r>
+            <w:r w:rsidR="001B5B9E">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="008A6465">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Тюменская область, </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B31E94" w:rsidRPr="008A6465" w:rsidRDefault="00B31E94" w:rsidP="00B97A56">
             <w:pPr>
               <w:ind w:left="28"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A6465">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>ИНН 8602020249 КПП 860201001</w:t>
+              <w:t>ХМАО – Югра, г. Сургут, ул. Энгельса, 8</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B31E94" w:rsidRPr="008A6465" w:rsidRDefault="00B31E94" w:rsidP="00B97A56">
+          <w:p w:rsidR="00B31E94" w:rsidRDefault="00B31E94" w:rsidP="009E5A77">
             <w:pPr>
               <w:ind w:left="28"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
             <w:r w:rsidRPr="008A6465">
               <w:rPr>
-                <w:b/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t>007162163</w:t>
+              <w:t xml:space="preserve">ИНН 8602020249 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B31E94" w:rsidRPr="008A6465" w:rsidRDefault="00B31E94" w:rsidP="00B97A56">
+          <w:p w:rsidR="009E5A77" w:rsidRDefault="009E5A77" w:rsidP="009E5A77">
             <w:pPr>
               <w:ind w:left="28"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6465">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="00B31E94" w:rsidRPr="008A6465" w:rsidRDefault="00B31E94" w:rsidP="00B97A56">
+          <w:p w:rsidR="009E5A77" w:rsidRDefault="009E5A77" w:rsidP="009E5A77">
             <w:pPr>
               <w:ind w:left="28"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="00B31E94" w:rsidRPr="008A6465" w:rsidRDefault="00B31E94" w:rsidP="00B97A56">
+          <w:p w:rsidR="009E5A77" w:rsidRDefault="009E5A77" w:rsidP="009E5A77">
             <w:pPr>
               <w:ind w:left="28"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6465">
+          </w:p>
+          <w:p w:rsidR="009E5A77" w:rsidRPr="008A6465" w:rsidRDefault="009E5A77" w:rsidP="009E5A77">
+            <w:pPr>
+              <w:ind w:left="28"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>ОКФС 14 ОКОПФ 75404</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
           <w:p w:rsidR="00B31E94" w:rsidRPr="008A6465" w:rsidRDefault="00B31E94" w:rsidP="00B97A56">
             <w:pPr>
               <w:ind w:left="28"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B31E94" w:rsidRPr="008A6465" w:rsidRDefault="00B31E94" w:rsidP="00B97A56">
             <w:pPr>
               <w:ind w:left="28"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A6465">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">_________________________________ </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B31E94" w:rsidRPr="008A6465" w:rsidRDefault="00B31E94" w:rsidP="00B97A56">
             <w:pPr>
@@ -1428,55 +1407,53 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008A6465">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="008A6465">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(при наличии печати)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B31E94" w:rsidRDefault="00B31E94" w:rsidP="003022D8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00B31E94" w:rsidSect="00C96A55">
-      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1021" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="008566DE" w:rsidRDefault="008566DE" w:rsidP="00920526">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="008566DE" w:rsidRDefault="008566DE" w:rsidP="00920526">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1521,51 +1498,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:altName w:val=" MS Sans Serif"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="008566DE" w:rsidRDefault="008566DE" w:rsidP="00920526">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
@@ -1598,58 +1574,58 @@
         </w:pPr>
         <w:r w:rsidRPr="00920526">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00920526">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00920526">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B31E94">
+        <w:r w:rsidR="001B5B9E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>1</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="00920526">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00816DE4" w:rsidRDefault="00816DE4">
     <w:pPr>
       <w:pStyle w:val="afff6"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="018A2C5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
@@ -3156,114 +3132,116 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00137DB0"/>
     <w:rsid w:val="00032B5B"/>
     <w:rsid w:val="000D2CD9"/>
     <w:rsid w:val="00137DB0"/>
+    <w:rsid w:val="001B5B9E"/>
     <w:rsid w:val="0020654D"/>
     <w:rsid w:val="002E0E25"/>
     <w:rsid w:val="003022D8"/>
     <w:rsid w:val="00337E21"/>
     <w:rsid w:val="00391B9F"/>
     <w:rsid w:val="00394E47"/>
     <w:rsid w:val="00397000"/>
     <w:rsid w:val="00401A91"/>
     <w:rsid w:val="004B7C8D"/>
     <w:rsid w:val="005B41CD"/>
     <w:rsid w:val="006C4397"/>
     <w:rsid w:val="007934F4"/>
     <w:rsid w:val="008052F1"/>
     <w:rsid w:val="00816DE4"/>
     <w:rsid w:val="0083121A"/>
     <w:rsid w:val="008566DE"/>
     <w:rsid w:val="0089361D"/>
     <w:rsid w:val="00920526"/>
     <w:rsid w:val="009D7DAB"/>
+    <w:rsid w:val="009E5A77"/>
     <w:rsid w:val="009F133B"/>
     <w:rsid w:val="00A37C70"/>
     <w:rsid w:val="00A9160C"/>
     <w:rsid w:val="00AB10C9"/>
     <w:rsid w:val="00AC6BC6"/>
     <w:rsid w:val="00AD2596"/>
     <w:rsid w:val="00AE59E5"/>
     <w:rsid w:val="00B14BBB"/>
     <w:rsid w:val="00B31E94"/>
     <w:rsid w:val="00B836E8"/>
     <w:rsid w:val="00C01CF0"/>
     <w:rsid w:val="00C96A55"/>
     <w:rsid w:val="00CE6834"/>
     <w:rsid w:val="00D134B5"/>
     <w:rsid w:val="00D87F32"/>
     <w:rsid w:val="00EA0146"/>
     <w:rsid w:val="00EB40FE"/>
     <w:rsid w:val="00F0204D"/>
     <w:rsid w:val="00F85855"/>
     <w:rsid w:val="00FE1B94"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4526B838"/>
+  <w14:docId w14:val="7FE88C41"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1ECFC9A0-B651-48EF-8EAC-21765774A9D6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
@@ -4819,51 +4797,51 @@
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="garantF1://455333.0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://regulation.admhmao.ru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="garantF1://70550726.0" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://regulation.admhmao.ru" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5088,70 +5066,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1583</Words>
-  <Characters>9028</Characters>
+  <Words>1555</Words>
+  <Characters>8870</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>73</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10590</CharactersWithSpaces>
+  <CharactersWithSpaces>10405</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Вострокнутова Анастасия Владимировна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>